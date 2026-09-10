--- v0 (2026-05-18)
+++ v1 (2026-09-10)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="20339363" w14:textId="583B36B1" w:rsidR="00076108" w:rsidRPr="00EA217F" w:rsidRDefault="00A517BF" w:rsidP="00EA217F">
       <w:pPr>
         <w:spacing w:afterLines="50" w:after="180"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>淡江大學</w:t>
       </w:r>
       <w:r w:rsidR="006B1453" w:rsidRPr="00EA217F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
@@ -513,375 +513,322 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA217F">
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="00497636" w:rsidRPr="00EA217F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00497636" w:rsidRPr="00EA217F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
-              <w:t>１、低</w:t>
+              <w:t>１、</w:t>
+            </w:r>
+            <w:r w:rsidR="00497636" w:rsidRPr="004B6965">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>低</w:t>
             </w:r>
             <w:r w:rsidR="00497636" w:rsidRPr="00EA217F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>收入（中低收入）戶證明。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2167F2F3" w14:textId="40E4812D" w:rsidR="00497636" w:rsidRPr="00EA217F" w:rsidRDefault="00EA217F" w:rsidP="00497636">
+          <w:p w14:paraId="2167F2F3" w14:textId="17742F55" w:rsidR="00497636" w:rsidRPr="00EA217F" w:rsidRDefault="004B6965" w:rsidP="00497636">
             <w:pPr>
               <w:ind w:leftChars="-12" w:left="-15" w:hangingChars="6" w:hanging="14"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA217F">
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="00497636" w:rsidRPr="00EA217F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00497636" w:rsidRPr="00EA217F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>２、</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004B6965">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>115</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B6965">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>學年度第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B6965">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B6965">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>學期申請就學貸款學生</w:t>
+            </w:r>
             <w:r w:rsidR="00497636" w:rsidRPr="00EA217F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00840210">
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BE0220E" w14:textId="7F4264EE" w:rsidR="00497636" w:rsidRPr="00EA217F" w:rsidRDefault="004B6965" w:rsidP="00497636">
+            <w:pPr>
+              <w:ind w:leftChars="-12" w:left="-15" w:hangingChars="6" w:hanging="14"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA217F">
+              <w:rPr>
+                <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="00497636" w:rsidRPr="00EA217F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00497636" w:rsidRPr="00EA217F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>３、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B6965">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00771DD9">
+              <w:t>114</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B6965">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>年度全戶年收入</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B6965">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>120</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B6965">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>萬元以下</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B6965">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B6965">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>採計父母及學生之所得收入</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B6965">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
             <w:r w:rsidR="00497636" w:rsidRPr="00EA217F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>學年度第</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00775CE5">
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50873B64" w14:textId="3EA5E148" w:rsidR="00497636" w:rsidRPr="00EA217F" w:rsidRDefault="004B6965" w:rsidP="00497636">
+            <w:pPr>
+              <w:ind w:leftChars="-12" w:left="-15" w:hangingChars="6" w:hanging="14"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA217F">
+              <w:rPr>
+                <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="00497636" w:rsidRPr="00EA217F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00497636" w:rsidRPr="00EA217F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>４、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B6965">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>114</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B6965">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>學年度符合弱勢助學金之學生</w:t>
             </w:r>
             <w:r w:rsidR="00497636" w:rsidRPr="00EA217F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>學期申請就學貸款學生。</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2BE0220E" w14:textId="0CA144BD" w:rsidR="00497636" w:rsidRPr="00EA217F" w:rsidRDefault="00EA217F" w:rsidP="00497636">
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EFE5007" w14:textId="4E2B4E3B" w:rsidR="00497636" w:rsidRPr="00EA217F" w:rsidRDefault="00EA217F" w:rsidP="00497636">
             <w:pPr>
               <w:ind w:leftChars="-12" w:left="-15" w:hangingChars="6" w:hanging="14"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-                <w:sz w:val="26"/>
-                <w:szCs w:val="26"/>
+                <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA217F">
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="00497636" w:rsidRPr="00EA217F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00497636" w:rsidRPr="00EA217F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>３、</w:t>
-[...201 lines deleted...]
-              <w:t>組核發的清寒證明</w:t>
+              <w:t>５、僑生需有境輔組核發的清寒證明</w:t>
             </w:r>
             <w:r w:rsidR="00497636" w:rsidRPr="00EA217F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00497636" w:rsidRPr="00EA217F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>須有工作證才能任用</w:t>
             </w:r>
             <w:r w:rsidR="00497636" w:rsidRPr="00EA217F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
@@ -1403,69 +1350,51 @@
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA217F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>如文靜內向、活潑外向、主動積極</w:t>
             </w:r>
             <w:r w:rsidR="00D8579B" w:rsidRPr="00EA217F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>、熱心服務</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA217F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>…</w:t>
-[...17 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>…….</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA217F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>等</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA217F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0937B12F" w14:textId="77777777" w:rsidR="0017044A" w:rsidRPr="00EA217F" w:rsidRDefault="0017044A" w:rsidP="00232E4E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
@@ -1486,96 +1415,85 @@
           <w:p w14:paraId="4902D0BB" w14:textId="77777777" w:rsidR="00931E1A" w:rsidRPr="00EA217F" w:rsidRDefault="00312F9F" w:rsidP="00232E4E">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA217F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>預計工讀時間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8820" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C0E709A" w14:textId="5C9451B7" w:rsidR="005479EA" w:rsidRPr="00EA217F" w:rsidRDefault="005479EA" w:rsidP="00232E4E">
+          <w:p w14:paraId="0C0E709A" w14:textId="33697E68" w:rsidR="005479EA" w:rsidRPr="00EA217F" w:rsidRDefault="005479EA" w:rsidP="00232E4E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA217F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>希望</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA217F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00EA217F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>週</w:t>
-[...9 lines deleted...]
-              <w:t>工讀時數</w:t>
+              <w:t>週工讀時數</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA217F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r w:rsidR="00EA217F" w:rsidRPr="00EA217F">
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="00F2287A" w:rsidRPr="00EA217F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA217F">
               <w:rPr>
@@ -1592,80 +1510,50 @@
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00EA217F" w:rsidRPr="00EA217F">
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="002F764D" w:rsidRPr="00EA217F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="002F764D" w:rsidRPr="00EA217F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>小時</w:t>
-            </w:r>
-[...28 lines deleted...]
-              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="002F764D" w:rsidRPr="00EA217F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00EA217F" w:rsidRPr="00EA217F">
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="002F764D" w:rsidRPr="00EA217F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>其他</w:t>
             </w:r>
             <w:r w:rsidR="002F764D" w:rsidRPr="00EA217F">
               <w:rPr>
@@ -1961,83 +1849,61 @@
           <w:tcPr>
             <w:tcW w:w="8820" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76728ABE" w14:textId="77777777" w:rsidR="005479EA" w:rsidRPr="00EA217F" w:rsidRDefault="005479EA" w:rsidP="00232E4E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="250FA74A" w14:textId="77777777" w:rsidR="006B1453" w:rsidRPr="00EA217F" w:rsidRDefault="00955B8C" w:rsidP="004A5970">
       <w:pPr>
         <w:ind w:left="485" w:hangingChars="202" w:hanging="485"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EA217F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
-        <w:t>註</w:t>
-[...6 lines deleted...]
-        <w:t>：本申請表之個人資料，係作審核工讀之參考、工讀排班及相關聯絡使用，不作它用</w:t>
+        <w:t>註：本申請表之個人資料，係作審核工讀之參考、工讀排班及相關聯絡使用，不作它用</w:t>
       </w:r>
       <w:r w:rsidR="008C6B28" w:rsidRPr="00EA217F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
-        <w:t>，並依「個人資料保護法」以及「淡江大學個人資料保護要點」，之規定使用本</w:t>
-[...13 lines deleted...]
-        <w:t>資。</w:t>
+        <w:t>，並依「個人資料保護法」以及「淡江大學個人資料保護要點」，之規定使用本個資。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B52FBF7" w14:textId="6A6DFCB9" w:rsidR="00301C4C" w:rsidRPr="00045CD6" w:rsidRDefault="00EA217F" w:rsidP="00045CD6">
       <w:pPr>
         <w:spacing w:beforeLines="50" w:before="180"/>
         <w:ind w:leftChars="-59" w:left="-142"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00045CD6">
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
       <w:r w:rsidR="00301C4C" w:rsidRPr="00045CD6">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -2068,143 +1934,143 @@
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00301C4C" w:rsidRPr="00045CD6">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">                    </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00301C4C" w:rsidRPr="00045CD6" w:rsidSect="00045CD6">
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="1134" w:bottom="426" w:left="1134" w:header="851" w:footer="397" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="510DE94F" w14:textId="77777777" w:rsidR="00FB203E" w:rsidRDefault="00FB203E">
+    <w:p w14:paraId="6ADB3A7F" w14:textId="77777777" w:rsidR="00F9067B" w:rsidRDefault="00F9067B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5EF92BFB" w14:textId="77777777" w:rsidR="00FB203E" w:rsidRDefault="00FB203E">
+    <w:p w14:paraId="3A868875" w14:textId="77777777" w:rsidR="00F9067B" w:rsidRDefault="00F9067B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7E2336D0" w14:textId="3FDDEC6D" w:rsidR="00EA217F" w:rsidRPr="00EA217F" w:rsidRDefault="00EA217F" w:rsidP="00EA217F">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EA217F">
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:t>FL-1-01-F23</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1EF531BB" w14:textId="77777777" w:rsidR="00FB203E" w:rsidRDefault="00FB203E">
+    <w:p w14:paraId="58C9D76E" w14:textId="77777777" w:rsidR="00F9067B" w:rsidRDefault="00F9067B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="667BA269" w14:textId="77777777" w:rsidR="00FB203E" w:rsidRDefault="00FB203E">
+    <w:p w14:paraId="7577B9AE" w14:textId="77777777" w:rsidR="00F9067B" w:rsidRDefault="00F9067B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
@@ -2240,111 +2106,111 @@
     <w:rsid w:val="00117595"/>
     <w:rsid w:val="001236C7"/>
     <w:rsid w:val="00131A9F"/>
     <w:rsid w:val="0017044A"/>
     <w:rsid w:val="001B3029"/>
     <w:rsid w:val="001D52F3"/>
     <w:rsid w:val="0022226B"/>
     <w:rsid w:val="0022641E"/>
     <w:rsid w:val="00232E4E"/>
     <w:rsid w:val="0024454D"/>
     <w:rsid w:val="00253705"/>
     <w:rsid w:val="00271BF1"/>
     <w:rsid w:val="0029684A"/>
     <w:rsid w:val="002C25CA"/>
     <w:rsid w:val="002F764D"/>
     <w:rsid w:val="00301C4C"/>
     <w:rsid w:val="00312F9F"/>
     <w:rsid w:val="00322DE2"/>
     <w:rsid w:val="003A6CF8"/>
     <w:rsid w:val="003E1B39"/>
     <w:rsid w:val="003E252B"/>
     <w:rsid w:val="004055C2"/>
     <w:rsid w:val="00434B78"/>
     <w:rsid w:val="00497636"/>
     <w:rsid w:val="004A5970"/>
+    <w:rsid w:val="004B6965"/>
     <w:rsid w:val="00522079"/>
     <w:rsid w:val="00545F36"/>
     <w:rsid w:val="005479EA"/>
     <w:rsid w:val="00576160"/>
     <w:rsid w:val="005A5654"/>
     <w:rsid w:val="005E3479"/>
     <w:rsid w:val="00607A8E"/>
-    <w:rsid w:val="006446ED"/>
     <w:rsid w:val="006B1453"/>
     <w:rsid w:val="006F180B"/>
     <w:rsid w:val="00711E34"/>
     <w:rsid w:val="0074174E"/>
     <w:rsid w:val="007476F5"/>
     <w:rsid w:val="007554F2"/>
     <w:rsid w:val="00771DD9"/>
-    <w:rsid w:val="00775CE5"/>
     <w:rsid w:val="007964C4"/>
     <w:rsid w:val="00812DF2"/>
     <w:rsid w:val="008401E9"/>
     <w:rsid w:val="00840210"/>
     <w:rsid w:val="008C6B28"/>
     <w:rsid w:val="00931E1A"/>
     <w:rsid w:val="00955B8C"/>
     <w:rsid w:val="00981EEA"/>
     <w:rsid w:val="009A1190"/>
     <w:rsid w:val="009C30F6"/>
     <w:rsid w:val="009C3CD0"/>
     <w:rsid w:val="00A24529"/>
     <w:rsid w:val="00A517BF"/>
     <w:rsid w:val="00A806C1"/>
     <w:rsid w:val="00AC7F60"/>
     <w:rsid w:val="00B07574"/>
     <w:rsid w:val="00B10760"/>
     <w:rsid w:val="00B654E3"/>
     <w:rsid w:val="00B71BD6"/>
     <w:rsid w:val="00B9552A"/>
     <w:rsid w:val="00B9588C"/>
     <w:rsid w:val="00C94CBA"/>
     <w:rsid w:val="00C971AF"/>
     <w:rsid w:val="00CA1C6F"/>
     <w:rsid w:val="00CC34EE"/>
     <w:rsid w:val="00CE612F"/>
     <w:rsid w:val="00CF3033"/>
     <w:rsid w:val="00D37325"/>
     <w:rsid w:val="00D673EA"/>
     <w:rsid w:val="00D7306B"/>
     <w:rsid w:val="00D827BF"/>
     <w:rsid w:val="00D8579B"/>
     <w:rsid w:val="00D862B8"/>
     <w:rsid w:val="00E43A85"/>
     <w:rsid w:val="00E50B73"/>
+    <w:rsid w:val="00E85882"/>
     <w:rsid w:val="00EA217F"/>
     <w:rsid w:val="00EB02D8"/>
     <w:rsid w:val="00F070A1"/>
     <w:rsid w:val="00F2287A"/>
     <w:rsid w:val="00F275CD"/>
     <w:rsid w:val="00F552B7"/>
     <w:rsid w:val="00F6457C"/>
     <w:rsid w:val="00F71F8B"/>
+    <w:rsid w:val="00F9067B"/>
     <w:rsid w:val="00FA7975"/>
-    <w:rsid w:val="00FB203E"/>
     <w:rsid w:val="00FC6462"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -3049,54 +2915,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>290</Words>
-  <Characters>367</Characters>
+  <Words>97</Words>
+  <Characters>556</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>45</Lines>
-  <Paragraphs>43</Paragraphs>
+  <Lines>4</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>614</CharactersWithSpaces>
+  <CharactersWithSpaces>652</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>校友服務暨資源發展處工讀申請表</dc:title>
   <dc:subject/>
   <dc:creator>.</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>